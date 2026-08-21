--- v0 (2026-06-21)
+++ v1 (2026-08-21)
@@ -847,352 +847,352 @@
       </c>
       <c r="E23" t="inlineStr" s="3">
         <is>
           <t>0:00 h</t>
         </is>
       </c>
       <c r="F23" t="inlineStr" s="3">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr" s="3">
         <is>
           <t>21. 6. 2026</t>
         </is>
       </c>
       <c r="B24" t="inlineStr" s="3">
         <is>
           <t>Neděle</t>
         </is>
       </c>
       <c r="C24" t="inlineStr" s="3">
         <is>
-          <t/>
+          <t>14:37</t>
         </is>
       </c>
       <c r="D24" t="inlineStr" s="3">
         <is>
-          <t/>
+          <t>20:22</t>
         </is>
       </c>
       <c r="E24" t="inlineStr" s="3">
         <is>
-          <t>0:00 h</t>
+          <t>5:44 h</t>
         </is>
       </c>
       <c r="F24" t="inlineStr" s="3">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="25">
-      <c r="A25" t="inlineStr" s="0">
+      <c r="A25" t="inlineStr" s="6">
         <is>
           <t>22. 6. 2026</t>
         </is>
       </c>
-      <c r="B25" t="inlineStr" s="0">
+      <c r="B25" t="inlineStr" s="6">
         <is>
           <t>Pondělí</t>
         </is>
       </c>
-      <c r="C25" t="inlineStr" s="0">
-[...14 lines deleted...]
-      <c r="F25" t="inlineStr" s="0">
+      <c r="C25" t="inlineStr" s="6">
+        <is>
+          <t>08:13</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr" s="6">
+        <is>
+          <t>18:47</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr" s="6">
+        <is>
+          <t>7:20 h</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr" s="6">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="26">
-      <c r="A26" t="inlineStr" s="0">
+      <c r="A26" t="inlineStr" s="6">
         <is>
           <t>23. 6. 2026</t>
         </is>
       </c>
-      <c r="B26" t="inlineStr" s="0">
+      <c r="B26" t="inlineStr" s="6">
         <is>
           <t>Úterý</t>
         </is>
       </c>
-      <c r="C26" t="inlineStr" s="0">
-[...14 lines deleted...]
-      <c r="F26" t="inlineStr" s="0">
+      <c r="C26" t="inlineStr" s="6">
+        <is>
+          <t>06:45</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr" s="6">
+        <is>
+          <t>17:03</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr" s="6">
+        <is>
+          <t>10:18 h</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr" s="6">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="27">
-      <c r="A27" t="inlineStr" s="0">
+      <c r="A27" t="inlineStr" s="6">
         <is>
           <t>24. 6. 2026</t>
         </is>
       </c>
-      <c r="B27" t="inlineStr" s="0">
+      <c r="B27" t="inlineStr" s="6">
         <is>
           <t>Středa</t>
         </is>
       </c>
-      <c r="C27" t="inlineStr" s="0">
-[...14 lines deleted...]
-      <c r="F27" t="inlineStr" s="0">
+      <c r="C27" t="inlineStr" s="6">
+        <is>
+          <t>10:46</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr" s="6">
+        <is>
+          <t>15:23</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr" s="6">
+        <is>
+          <t>4:36 h</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr" s="6">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="28">
-      <c r="A28" t="inlineStr" s="0">
+      <c r="A28" t="inlineStr" s="6">
         <is>
           <t>25. 6. 2026</t>
         </is>
       </c>
-      <c r="B28" t="inlineStr" s="0">
+      <c r="B28" t="inlineStr" s="6">
         <is>
           <t>Čtvrtek</t>
         </is>
       </c>
-      <c r="C28" t="inlineStr" s="0">
-[...14 lines deleted...]
-      <c r="F28" t="inlineStr" s="0">
+      <c r="C28" t="inlineStr" s="6">
+        <is>
+          <t>08:57</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr" s="6">
+        <is>
+          <t>10:06</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr" s="6">
+        <is>
+          <t>1:08 h</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr" s="6">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="29">
-      <c r="A29" t="inlineStr" s="0">
+      <c r="A29" t="inlineStr" s="4">
         <is>
           <t>26. 6. 2026</t>
         </is>
       </c>
-      <c r="B29" t="inlineStr" s="0">
+      <c r="B29" t="inlineStr" s="4">
         <is>
           <t>Pátek</t>
         </is>
       </c>
-      <c r="C29" t="inlineStr" s="0">
-[...14 lines deleted...]
-      <c r="F29" t="inlineStr" s="0">
+      <c r="C29" t="inlineStr" s="4">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr" s="4">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr" s="4">
+        <is>
+          <t>0:00 h</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr" s="4">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="30">
-      <c r="A30" t="inlineStr" s="0">
+      <c r="A30" t="inlineStr" s="3">
         <is>
           <t>27. 6. 2026</t>
         </is>
       </c>
-      <c r="B30" t="inlineStr" s="0">
+      <c r="B30" t="inlineStr" s="3">
         <is>
           <t>Sobota</t>
         </is>
       </c>
-      <c r="C30" t="inlineStr" s="0">
-[...14 lines deleted...]
-      <c r="F30" t="inlineStr" s="0">
+      <c r="C30" t="inlineStr" s="3">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr" s="3">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr" s="3">
+        <is>
+          <t>0:00 h</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr" s="3">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="31">
-      <c r="A31" t="inlineStr" s="0">
+      <c r="A31" t="inlineStr" s="3">
         <is>
           <t>28. 6. 2026</t>
         </is>
       </c>
-      <c r="B31" t="inlineStr" s="0">
+      <c r="B31" t="inlineStr" s="3">
         <is>
           <t>Neděle</t>
         </is>
       </c>
-      <c r="C31" t="inlineStr" s="0">
-[...14 lines deleted...]
-      <c r="F31" t="inlineStr" s="0">
+      <c r="C31" t="inlineStr" s="3">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr" s="3">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E31" t="inlineStr" s="3">
+        <is>
+          <t>0:00 h</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr" s="3">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="32">
-      <c r="A32" t="inlineStr" s="0">
+      <c r="A32" t="inlineStr" s="6">
         <is>
           <t>29. 6. 2026</t>
         </is>
       </c>
-      <c r="B32" t="inlineStr" s="0">
+      <c r="B32" t="inlineStr" s="6">
         <is>
           <t>Pondělí</t>
         </is>
       </c>
-      <c r="C32" t="inlineStr" s="0">
-[...14 lines deleted...]
-      <c r="F32" t="inlineStr" s="0">
+      <c r="C32" t="inlineStr" s="6">
+        <is>
+          <t>10:18</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr" s="6">
+        <is>
+          <t>14:53</t>
+        </is>
+      </c>
+      <c r="E32" t="inlineStr" s="6">
+        <is>
+          <t>4:34 h</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr" s="6">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="33">
-      <c r="A33" t="inlineStr" s="0">
+      <c r="A33" t="inlineStr" s="6">
         <is>
           <t>30. 6. 2026</t>
         </is>
       </c>
-      <c r="B33" t="inlineStr" s="0">
+      <c r="B33" t="inlineStr" s="6">
         <is>
           <t>Úterý</t>
         </is>
       </c>
-      <c r="C33" t="inlineStr" s="0">
-[...14 lines deleted...]
-      <c r="F33" t="inlineStr" s="0">
+      <c r="C33" t="inlineStr" s="6">
+        <is>
+          <t>13:23</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr" s="6">
+        <is>
+          <t>16:09</t>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr" s="6">
+        <is>
+          <t>2:40 h</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr" s="6">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="B34" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="C34" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="D34" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
@@ -1209,37 +1209,37 @@
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr" s="5">
         <is>
           <t>Celkem odpracováno:</t>
         </is>
       </c>
       <c r="B35" t="inlineStr" s="5">
         <is>
           <t/>
         </is>
       </c>
       <c r="C35" t="inlineStr" s="5">
         <is>
           <t/>
         </is>
       </c>
       <c r="D35" t="inlineStr" s="5">
         <is>
           <t/>
         </is>
       </c>
       <c r="E35" t="inlineStr" s="5">
         <is>
-          <t>62:18 h</t>
+          <t>98:41 h</t>
         </is>
       </c>
       <c r="F35" t="inlineStr" s="5">
         <is>
           <t/>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>