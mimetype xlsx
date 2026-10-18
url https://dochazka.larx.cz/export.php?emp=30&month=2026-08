--- v1 (2026-08-19)
+++ v2 (2026-10-18)
@@ -835,396 +835,396 @@
           <t>Čtvrtek</t>
         </is>
       </c>
       <c r="C23" t="inlineStr" s="4">
         <is>
           <t/>
         </is>
       </c>
       <c r="D23" t="inlineStr" s="4">
         <is>
           <t/>
         </is>
       </c>
       <c r="E23" t="inlineStr" s="4">
         <is>
           <t>0:00 h</t>
         </is>
       </c>
       <c r="F23" t="inlineStr" s="4">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="24">
-      <c r="A24" t="inlineStr" s="0">
+      <c r="A24" t="inlineStr" s="4">
         <is>
           <t>21. 8. 2026</t>
         </is>
       </c>
-      <c r="B24" t="inlineStr" s="0">
+      <c r="B24" t="inlineStr" s="4">
         <is>
           <t>Pátek</t>
         </is>
       </c>
-      <c r="C24" t="inlineStr" s="0">
-[...14 lines deleted...]
-      <c r="F24" t="inlineStr" s="0">
+      <c r="C24" t="inlineStr" s="4">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr" s="4">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr" s="4">
+        <is>
+          <t>0:00 h</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr" s="4">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="25">
-      <c r="A25" t="inlineStr" s="0">
+      <c r="A25" t="inlineStr" s="3">
         <is>
           <t>22. 8. 2026</t>
         </is>
       </c>
-      <c r="B25" t="inlineStr" s="0">
+      <c r="B25" t="inlineStr" s="3">
         <is>
           <t>Sobota</t>
         </is>
       </c>
-      <c r="C25" t="inlineStr" s="0">
-[...14 lines deleted...]
-      <c r="F25" t="inlineStr" s="0">
+      <c r="C25" t="inlineStr" s="3">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr" s="3">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr" s="3">
+        <is>
+          <t>0:00 h</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr" s="3">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="26">
-      <c r="A26" t="inlineStr" s="0">
+      <c r="A26" t="inlineStr" s="3">
         <is>
           <t>23. 8. 2026</t>
         </is>
       </c>
-      <c r="B26" t="inlineStr" s="0">
+      <c r="B26" t="inlineStr" s="3">
         <is>
           <t>Neděle</t>
         </is>
       </c>
-      <c r="C26" t="inlineStr" s="0">
-[...14 lines deleted...]
-      <c r="F26" t="inlineStr" s="0">
+      <c r="C26" t="inlineStr" s="3">
+        <is>
+          <t>16:30</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr" s="3">
+        <is>
+          <t>18:15</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr" s="3">
+        <is>
+          <t>1:44 h</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr" s="3">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="27">
-      <c r="A27" t="inlineStr" s="0">
+      <c r="A27" t="inlineStr" s="6">
         <is>
           <t>24. 8. 2026</t>
         </is>
       </c>
-      <c r="B27" t="inlineStr" s="0">
+      <c r="B27" t="inlineStr" s="6">
         <is>
           <t>Pondělí</t>
         </is>
       </c>
-      <c r="C27" t="inlineStr" s="0">
-[...14 lines deleted...]
-      <c r="F27" t="inlineStr" s="0">
+      <c r="C27" t="inlineStr" s="6">
+        <is>
+          <t>08:47</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr" s="6">
+        <is>
+          <t>12:04</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr" s="6">
+        <is>
+          <t>3:17 h</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr" s="6">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="28">
-      <c r="A28" t="inlineStr" s="0">
+      <c r="A28" t="inlineStr" s="4">
         <is>
           <t>25. 8. 2026</t>
         </is>
       </c>
-      <c r="B28" t="inlineStr" s="0">
+      <c r="B28" t="inlineStr" s="4">
         <is>
           <t>Úterý</t>
         </is>
       </c>
-      <c r="C28" t="inlineStr" s="0">
-[...14 lines deleted...]
-      <c r="F28" t="inlineStr" s="0">
+      <c r="C28" t="inlineStr" s="4">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr" s="4">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr" s="4">
+        <is>
+          <t>0:00 h</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr" s="4">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="29">
-      <c r="A29" t="inlineStr" s="0">
+      <c r="A29" t="inlineStr" s="4">
         <is>
           <t>26. 8. 2026</t>
         </is>
       </c>
-      <c r="B29" t="inlineStr" s="0">
+      <c r="B29" t="inlineStr" s="4">
         <is>
           <t>Středa</t>
         </is>
       </c>
-      <c r="C29" t="inlineStr" s="0">
-[...14 lines deleted...]
-      <c r="F29" t="inlineStr" s="0">
+      <c r="C29" t="inlineStr" s="4">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr" s="4">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr" s="4">
+        <is>
+          <t>0:00 h</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr" s="4">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="30">
-      <c r="A30" t="inlineStr" s="0">
+      <c r="A30" t="inlineStr" s="4">
         <is>
           <t>27. 8. 2026</t>
         </is>
       </c>
-      <c r="B30" t="inlineStr" s="0">
+      <c r="B30" t="inlineStr" s="4">
         <is>
           <t>Čtvrtek</t>
         </is>
       </c>
-      <c r="C30" t="inlineStr" s="0">
-[...14 lines deleted...]
-      <c r="F30" t="inlineStr" s="0">
+      <c r="C30" t="inlineStr" s="4">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr" s="4">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr" s="4">
+        <is>
+          <t>0:00 h</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr" s="4">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="31">
-      <c r="A31" t="inlineStr" s="0">
+      <c r="A31" t="inlineStr" s="6">
         <is>
           <t>28. 8. 2026</t>
         </is>
       </c>
-      <c r="B31" t="inlineStr" s="0">
+      <c r="B31" t="inlineStr" s="6">
         <is>
           <t>Pátek</t>
         </is>
       </c>
-      <c r="C31" t="inlineStr" s="0">
-[...14 lines deleted...]
-      <c r="F31" t="inlineStr" s="0">
+      <c r="C31" t="inlineStr" s="6">
+        <is>
+          <t>14:59</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr" s="6">
+        <is>
+          <t>17:15</t>
+        </is>
+      </c>
+      <c r="E31" t="inlineStr" s="6">
+        <is>
+          <t>2:15 h</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr" s="6">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="32">
-      <c r="A32" t="inlineStr" s="0">
+      <c r="A32" t="inlineStr" s="3">
         <is>
           <t>29. 8. 2026</t>
         </is>
       </c>
-      <c r="B32" t="inlineStr" s="0">
+      <c r="B32" t="inlineStr" s="3">
         <is>
           <t>Sobota</t>
         </is>
       </c>
-      <c r="C32" t="inlineStr" s="0">
-[...14 lines deleted...]
-      <c r="F32" t="inlineStr" s="0">
+      <c r="C32" t="inlineStr" s="3">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr" s="3">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E32" t="inlineStr" s="3">
+        <is>
+          <t>0:00 h</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr" s="3">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="33">
-      <c r="A33" t="inlineStr" s="0">
+      <c r="A33" t="inlineStr" s="3">
         <is>
           <t>30. 8. 2026</t>
         </is>
       </c>
-      <c r="B33" t="inlineStr" s="0">
+      <c r="B33" t="inlineStr" s="3">
         <is>
           <t>Neděle</t>
         </is>
       </c>
-      <c r="C33" t="inlineStr" s="0">
-[...14 lines deleted...]
-      <c r="F33" t="inlineStr" s="0">
+      <c r="C33" t="inlineStr" s="3">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr" s="3">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr" s="3">
+        <is>
+          <t>0:00 h</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr" s="3">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="34">
-      <c r="A34" t="inlineStr" s="0">
+      <c r="A34" t="inlineStr" s="6">
         <is>
           <t>31. 8. 2026</t>
         </is>
       </c>
-      <c r="B34" t="inlineStr" s="0">
+      <c r="B34" t="inlineStr" s="6">
         <is>
           <t>Pondělí</t>
         </is>
       </c>
-      <c r="C34" t="inlineStr" s="0">
-[...14 lines deleted...]
-      <c r="F34" t="inlineStr" s="0">
+      <c r="C34" t="inlineStr" s="6">
+        <is>
+          <t>09:09</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr" s="6">
+        <is>
+          <t>14:13</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr" s="6">
+        <is>
+          <t>5:03 h</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr" s="6">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="B35" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="C35" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="D35" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
@@ -1241,37 +1241,37 @@
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr" s="5">
         <is>
           <t>Celkem odpracováno:</t>
         </is>
       </c>
       <c r="B36" t="inlineStr" s="5">
         <is>
           <t/>
         </is>
       </c>
       <c r="C36" t="inlineStr" s="5">
         <is>
           <t/>
         </is>
       </c>
       <c r="D36" t="inlineStr" s="5">
         <is>
           <t/>
         </is>
       </c>
       <c r="E36" t="inlineStr" s="5">
         <is>
-          <t>26:45 h</t>
+          <t>39:07 h</t>
         </is>
       </c>
       <c r="F36" t="inlineStr" s="5">
         <is>
           <t/>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>