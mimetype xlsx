--- v0 (2026-06-21)
+++ v1 (2026-08-19)
@@ -195,684 +195,684 @@
           <t>Den</t>
         </is>
       </c>
       <c r="C3" t="inlineStr" s="1">
         <is>
           <t>Příchod</t>
         </is>
       </c>
       <c r="D3" t="inlineStr" s="1">
         <is>
           <t>Odchod</t>
         </is>
       </c>
       <c r="E3" t="inlineStr" s="1">
         <is>
           <t>Odpracováno</t>
         </is>
       </c>
       <c r="F3" t="inlineStr" s="1">
         <is>
           <t>Poznámka</t>
         </is>
       </c>
     </row>
     <row r="4">
-      <c r="A4" t="inlineStr" s="0">
+      <c r="A4" t="inlineStr" s="3">
         <is>
           <t>1. 8. 2026</t>
         </is>
       </c>
-      <c r="B4" t="inlineStr" s="0">
+      <c r="B4" t="inlineStr" s="3">
         <is>
           <t>Sobota</t>
         </is>
       </c>
-      <c r="C4" t="inlineStr" s="0">
-[...14 lines deleted...]
-      <c r="F4" t="inlineStr" s="0">
+      <c r="C4" t="inlineStr" s="3">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr" s="3">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr" s="3">
+        <is>
+          <t>0:00 h</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr" s="3">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" t="inlineStr" s="0">
+      <c r="A5" t="inlineStr" s="3">
         <is>
           <t>2. 8. 2026</t>
         </is>
       </c>
-      <c r="B5" t="inlineStr" s="0">
+      <c r="B5" t="inlineStr" s="3">
         <is>
           <t>Neděle</t>
         </is>
       </c>
-      <c r="C5" t="inlineStr" s="0">
-[...14 lines deleted...]
-      <c r="F5" t="inlineStr" s="0">
+      <c r="C5" t="inlineStr" s="3">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr" s="3">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr" s="3">
+        <is>
+          <t>0:00 h</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr" s="3">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="A6" t="inlineStr" s="0">
+      <c r="A6" t="inlineStr" s="6">
         <is>
           <t>3. 8. 2026</t>
         </is>
       </c>
-      <c r="B6" t="inlineStr" s="0">
+      <c r="B6" t="inlineStr" s="6">
         <is>
           <t>Pondělí</t>
         </is>
       </c>
-      <c r="C6" t="inlineStr" s="0">
-[...14 lines deleted...]
-      <c r="F6" t="inlineStr" s="0">
+      <c r="C6" t="inlineStr" s="6">
+        <is>
+          <t>09:48</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr" s="6">
+        <is>
+          <t>14:19</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr" s="6">
+        <is>
+          <t>4:31 h</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr" s="6">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="A7" t="inlineStr" s="0">
+      <c r="A7" t="inlineStr" s="6">
         <is>
           <t>4. 8. 2026</t>
         </is>
       </c>
-      <c r="B7" t="inlineStr" s="0">
+      <c r="B7" t="inlineStr" s="6">
         <is>
           <t>Úterý</t>
         </is>
       </c>
-      <c r="C7" t="inlineStr" s="0">
-[...14 lines deleted...]
-      <c r="F7" t="inlineStr" s="0">
+      <c r="C7" t="inlineStr" s="6">
+        <is>
+          <t>07:25</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr" s="6">
+        <is>
+          <t>15:53</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr" s="6">
+        <is>
+          <t>8:28 h</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr" s="6">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" t="inlineStr" s="0">
+      <c r="A8" t="inlineStr" s="6">
         <is>
           <t>5. 8. 2026</t>
         </is>
       </c>
-      <c r="B8" t="inlineStr" s="0">
+      <c r="B8" t="inlineStr" s="6">
         <is>
           <t>Středa</t>
         </is>
       </c>
-      <c r="C8" t="inlineStr" s="0">
-[...14 lines deleted...]
-      <c r="F8" t="inlineStr" s="0">
+      <c r="C8" t="inlineStr" s="6">
+        <is>
+          <t>07:49</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr" s="6">
+        <is>
+          <t>11:29</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr" s="6">
+        <is>
+          <t>3:39 h</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr" s="6">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="9">
-      <c r="A9" t="inlineStr" s="0">
+      <c r="A9" t="inlineStr" s="4">
         <is>
           <t>6. 8. 2026</t>
         </is>
       </c>
-      <c r="B9" t="inlineStr" s="0">
+      <c r="B9" t="inlineStr" s="4">
         <is>
           <t>Čtvrtek</t>
         </is>
       </c>
-      <c r="C9" t="inlineStr" s="0">
-[...14 lines deleted...]
-      <c r="F9" t="inlineStr" s="0">
+      <c r="C9" t="inlineStr" s="4">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr" s="4">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr" s="4">
+        <is>
+          <t>0:00 h</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr" s="4">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="10">
-      <c r="A10" t="inlineStr" s="0">
+      <c r="A10" t="inlineStr" s="4">
         <is>
           <t>7. 8. 2026</t>
         </is>
       </c>
-      <c r="B10" t="inlineStr" s="0">
+      <c r="B10" t="inlineStr" s="4">
         <is>
           <t>Pátek</t>
         </is>
       </c>
-      <c r="C10" t="inlineStr" s="0">
-[...14 lines deleted...]
-      <c r="F10" t="inlineStr" s="0">
+      <c r="C10" t="inlineStr" s="4">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr" s="4">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr" s="4">
+        <is>
+          <t>0:00 h</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr" s="4">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="11">
-      <c r="A11" t="inlineStr" s="0">
+      <c r="A11" t="inlineStr" s="3">
         <is>
           <t>8. 8. 2026</t>
         </is>
       </c>
-      <c r="B11" t="inlineStr" s="0">
+      <c r="B11" t="inlineStr" s="3">
         <is>
           <t>Sobota</t>
         </is>
       </c>
-      <c r="C11" t="inlineStr" s="0">
-[...14 lines deleted...]
-      <c r="F11" t="inlineStr" s="0">
+      <c r="C11" t="inlineStr" s="3">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr" s="3">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr" s="3">
+        <is>
+          <t>0:00 h</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr" s="3">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="12">
-      <c r="A12" t="inlineStr" s="0">
+      <c r="A12" t="inlineStr" s="3">
         <is>
           <t>9. 8. 2026</t>
         </is>
       </c>
-      <c r="B12" t="inlineStr" s="0">
+      <c r="B12" t="inlineStr" s="3">
         <is>
           <t>Neděle</t>
         </is>
       </c>
-      <c r="C12" t="inlineStr" s="0">
-[...14 lines deleted...]
-      <c r="F12" t="inlineStr" s="0">
+      <c r="C12" t="inlineStr" s="3">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr" s="3">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr" s="3">
+        <is>
+          <t>0:00 h</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr" s="3">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="13">
-      <c r="A13" t="inlineStr" s="0">
+      <c r="A13" t="inlineStr" s="4">
         <is>
           <t>10. 8. 2026</t>
         </is>
       </c>
-      <c r="B13" t="inlineStr" s="0">
+      <c r="B13" t="inlineStr" s="4">
         <is>
           <t>Pondělí</t>
         </is>
       </c>
-      <c r="C13" t="inlineStr" s="0">
-[...14 lines deleted...]
-      <c r="F13" t="inlineStr" s="0">
+      <c r="C13" t="inlineStr" s="4">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr" s="4">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr" s="4">
+        <is>
+          <t>0:00 h</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr" s="4">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="14">
-      <c r="A14" t="inlineStr" s="0">
+      <c r="A14" t="inlineStr" s="4">
         <is>
           <t>11. 8. 2026</t>
         </is>
       </c>
-      <c r="B14" t="inlineStr" s="0">
+      <c r="B14" t="inlineStr" s="4">
         <is>
           <t>Úterý</t>
         </is>
       </c>
-      <c r="C14" t="inlineStr" s="0">
-[...14 lines deleted...]
-      <c r="F14" t="inlineStr" s="0">
+      <c r="C14" t="inlineStr" s="4">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr" s="4">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr" s="4">
+        <is>
+          <t>0:00 h</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr" s="4">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="15">
-      <c r="A15" t="inlineStr" s="0">
+      <c r="A15" t="inlineStr" s="4">
         <is>
           <t>12. 8. 2026</t>
         </is>
       </c>
-      <c r="B15" t="inlineStr" s="0">
+      <c r="B15" t="inlineStr" s="4">
         <is>
           <t>Středa</t>
         </is>
       </c>
-      <c r="C15" t="inlineStr" s="0">
-[...14 lines deleted...]
-      <c r="F15" t="inlineStr" s="0">
+      <c r="C15" t="inlineStr" s="4">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr" s="4">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr" s="4">
+        <is>
+          <t>0:00 h</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr" s="4">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="16">
-      <c r="A16" t="inlineStr" s="0">
+      <c r="A16" t="inlineStr" s="4">
         <is>
           <t>13. 8. 2026</t>
         </is>
       </c>
-      <c r="B16" t="inlineStr" s="0">
+      <c r="B16" t="inlineStr" s="4">
         <is>
           <t>Čtvrtek</t>
         </is>
       </c>
-      <c r="C16" t="inlineStr" s="0">
-[...14 lines deleted...]
-      <c r="F16" t="inlineStr" s="0">
+      <c r="C16" t="inlineStr" s="4">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr" s="4">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr" s="4">
+        <is>
+          <t>0:00 h</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr" s="4">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="17">
-      <c r="A17" t="inlineStr" s="0">
+      <c r="A17" t="inlineStr" s="4">
         <is>
           <t>14. 8. 2026</t>
         </is>
       </c>
-      <c r="B17" t="inlineStr" s="0">
+      <c r="B17" t="inlineStr" s="4">
         <is>
           <t>Pátek</t>
         </is>
       </c>
-      <c r="C17" t="inlineStr" s="0">
-[...14 lines deleted...]
-      <c r="F17" t="inlineStr" s="0">
+      <c r="C17" t="inlineStr" s="4">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr" s="4">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr" s="4">
+        <is>
+          <t>0:00 h</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr" s="4">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="18">
-      <c r="A18" t="inlineStr" s="0">
+      <c r="A18" t="inlineStr" s="3">
         <is>
           <t>15. 8. 2026</t>
         </is>
       </c>
-      <c r="B18" t="inlineStr" s="0">
+      <c r="B18" t="inlineStr" s="3">
         <is>
           <t>Sobota</t>
         </is>
       </c>
-      <c r="C18" t="inlineStr" s="0">
-[...14 lines deleted...]
-      <c r="F18" t="inlineStr" s="0">
+      <c r="C18" t="inlineStr" s="3">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr" s="3">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr" s="3">
+        <is>
+          <t>0:00 h</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr" s="3">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="19">
-      <c r="A19" t="inlineStr" s="0">
+      <c r="A19" t="inlineStr" s="3">
         <is>
           <t>16. 8. 2026</t>
         </is>
       </c>
-      <c r="B19" t="inlineStr" s="0">
+      <c r="B19" t="inlineStr" s="3">
         <is>
           <t>Neděle</t>
         </is>
       </c>
-      <c r="C19" t="inlineStr" s="0">
-[...14 lines deleted...]
-      <c r="F19" t="inlineStr" s="0">
+      <c r="C19" t="inlineStr" s="3">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr" s="3">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr" s="3">
+        <is>
+          <t>0:00 h</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr" s="3">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="20">
-      <c r="A20" t="inlineStr" s="0">
+      <c r="A20" t="inlineStr" s="6">
         <is>
           <t>17. 8. 2026</t>
         </is>
       </c>
-      <c r="B20" t="inlineStr" s="0">
+      <c r="B20" t="inlineStr" s="6">
         <is>
           <t>Pondělí</t>
         </is>
       </c>
-      <c r="C20" t="inlineStr" s="0">
-[...14 lines deleted...]
-      <c r="F20" t="inlineStr" s="0">
+      <c r="C20" t="inlineStr" s="6">
+        <is>
+          <t>08:35</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr" s="6">
+        <is>
+          <t>16:48</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr" s="6">
+        <is>
+          <t>8:13 h</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr" s="6">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="21">
-      <c r="A21" t="inlineStr" s="0">
+      <c r="A21" t="inlineStr" s="6">
         <is>
           <t>18. 8. 2026</t>
         </is>
       </c>
-      <c r="B21" t="inlineStr" s="0">
+      <c r="B21" t="inlineStr" s="6">
         <is>
           <t>Úterý</t>
         </is>
       </c>
-      <c r="C21" t="inlineStr" s="0">
-[...14 lines deleted...]
-      <c r="F21" t="inlineStr" s="0">
+      <c r="C21" t="inlineStr" s="6">
+        <is>
+          <t>13:12</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr" s="6">
+        <is>
+          <t>15:04</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr" s="6">
+        <is>
+          <t>1:52 h</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr" s="6">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="22">
-      <c r="A22" t="inlineStr" s="0">
+      <c r="A22" t="inlineStr" s="4">
         <is>
           <t>19. 8. 2026</t>
         </is>
       </c>
-      <c r="B22" t="inlineStr" s="0">
+      <c r="B22" t="inlineStr" s="4">
         <is>
           <t>Středa</t>
         </is>
       </c>
-      <c r="C22" t="inlineStr" s="0">
-[...14 lines deleted...]
-      <c r="F22" t="inlineStr" s="0">
+      <c r="C22" t="inlineStr" s="4">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr" s="4">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr" s="4">
+        <is>
+          <t>0:00 h</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr" s="4">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="23">
-      <c r="A23" t="inlineStr" s="0">
+      <c r="A23" t="inlineStr" s="4">
         <is>
           <t>20. 8. 2026</t>
         </is>
       </c>
-      <c r="B23" t="inlineStr" s="0">
+      <c r="B23" t="inlineStr" s="4">
         <is>
           <t>Čtvrtek</t>
         </is>
       </c>
-      <c r="C23" t="inlineStr" s="0">
-[...14 lines deleted...]
-      <c r="F23" t="inlineStr" s="0">
+      <c r="C23" t="inlineStr" s="4">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr" s="4">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr" s="4">
+        <is>
+          <t>0:00 h</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr" s="4">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr" s="0">
         <is>
           <t>21. 8. 2026</t>
         </is>
       </c>
       <c r="B24" t="inlineStr" s="0">
         <is>
           <t>Pátek</t>
         </is>
       </c>
       <c r="C24" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
       </c>
       <c r="D24" t="inlineStr" s="0">
         <is>
           <t/>
         </is>
@@ -1241,37 +1241,37 @@
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr" s="5">
         <is>
           <t>Celkem odpracováno:</t>
         </is>
       </c>
       <c r="B36" t="inlineStr" s="5">
         <is>
           <t/>
         </is>
       </c>
       <c r="C36" t="inlineStr" s="5">
         <is>
           <t/>
         </is>
       </c>
       <c r="D36" t="inlineStr" s="5">
         <is>
           <t/>
         </is>
       </c>
       <c r="E36" t="inlineStr" s="5">
         <is>
-          <t>0:00 h</t>
+          <t>26:45 h</t>
         </is>
       </c>
       <c r="F36" t="inlineStr" s="5">
         <is>
           <t/>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>